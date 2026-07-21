--- v0 (2026-05-26)
+++ v1 (2026-07-21)
@@ -5738,51 +5738,51 @@
       </c>
       <c r="C265" t="str">
         <v>https://oidc.tiaas.tech/glucura</v>
       </c>
       <c r="D265" t="str">
         <v>glucura</v>
       </c>
       <c r="E265" t="str">
         <v>Perfood GmbH</v>
       </c>
       <c r="F265" t="str">
         <v/>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B266" t="str">
         <v>1518065699</v>
       </c>
       <c r="C266" t="str">
         <v>https://patella.app/api/core/users/telematik</v>
       </c>
       <c r="D266" t="str">
-        <v/>
+        <v>companion-patella</v>
       </c>
       <c r="E266" t="str">
         <v>PrehApp GmbH</v>
       </c>
       <c r="F266" t="str">
         <v/>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B267" t="str">
         <v>2309378883</v>
       </c>
       <c r="C267" t="str">
         <v>https://prod2.endometriose.app</v>
       </c>
       <c r="D267" t="str">
         <v>Endo-App</v>
       </c>
       <c r="E267" t="str">
         <v>Endo Health GmbH</v>
       </c>
       <c r="F267" t="str">
@@ -12420,51 +12420,51 @@
       </c>
       <c r="D147" t="str">
         <v>glucura</v>
       </c>
       <c r="E147" t="str">
         <v>Perfood GmbH</v>
       </c>
       <c r="F147" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G147" t="str">
         <v/>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B148" t="str">
         <v>1518065699</v>
       </c>
       <c r="C148" t="str">
         <v>https://patella.app/api/core/users/telematik</v>
       </c>
       <c r="D148" t="str">
-        <v/>
+        <v>companion-patella</v>
       </c>
       <c r="E148" t="str">
         <v>PrehApp GmbH</v>
       </c>
       <c r="F148" t="str">
         <v>urn:telematik:email urn:telematik:versicherter openid</v>
       </c>
       <c r="G148" t="str">
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B149" t="str">
         <v>2309378883</v>
       </c>
       <c r="C149" t="str">
         <v>https://prod2.endometriose.app</v>
       </c>
       <c r="D149" t="str">
         <v>Endo-App</v>
       </c>
       <c r="E149" t="str">