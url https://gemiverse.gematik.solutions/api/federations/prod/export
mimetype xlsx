--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -414,758 +414,758 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F273"/>
+  <dimension ref="A1:F274"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
       <c r="B1" t="str">
         <v>cidi</v>
       </c>
       <c r="C1" t="str">
         <v>iss</v>
       </c>
       <c r="D1" t="str">
         <v>federation_entity_name</v>
       </c>
       <c r="E1" t="str">
         <v>organization_name</v>
       </c>
       <c r="F1" t="str">
         <v>error</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B2" t="str">
-        <v>4264108015</v>
+        <v>1787269621</v>
       </c>
       <c r="C2" t="str">
-        <v>https://idbroker.continentale.ehealth-id.de</v>
+        <v>https://bw.id.aok-ident.de</v>
       </c>
       <c r="D2" t="str">
-        <v>SekIDP PU CONTINENTALE</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E2" t="str">
-        <v>Continentale Krankenversicherung</v>
+        <v/>
       </c>
       <c r="F2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B3" t="str">
-        <v>3637388571</v>
+        <v>732129635</v>
       </c>
       <c r="C3" t="str">
-        <v>https://idbroker.debeka.ehealth-id.de</v>
+        <v>https://by.id.aok-ident.de</v>
       </c>
       <c r="D3" t="str">
-        <v>SekIDP PU DEBEKA</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E3" t="str">
-        <v>Debeka Krankenversicherungsverein a. G.</v>
+        <v/>
       </c>
       <c r="F3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B4" t="str">
-        <v>2882953810</v>
+        <v>2617057675</v>
       </c>
       <c r="C4" t="str">
-        <v>https://idbroker.dkv.ehealth-id.de</v>
+        <v>https://hb.id.aok-ident.de</v>
       </c>
       <c r="D4" t="str">
-        <v>SekIDP PU DKV</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E4" t="str">
-        <v>DKV</v>
+        <v/>
       </c>
       <c r="F4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B5" t="str">
-        <v>4196905343</v>
+        <v>3144637888</v>
       </c>
       <c r="C5" t="str">
-        <v>https://idbroker.hansemerkur.ehealth-id.de</v>
+        <v>https://he.id.aok-ident.de</v>
       </c>
       <c r="D5" t="str">
-        <v>SekIDP PU HANSEMERKUR</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E5" t="str">
-        <v>HanseMerkur Krankenversicherung AG</v>
+        <v/>
       </c>
       <c r="F5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B6" t="str">
-        <v>2787119595</v>
+        <v>4264108015</v>
       </c>
       <c r="C6" t="str">
-        <v>https://idbroker.hek.ehealth-id.de</v>
+        <v>https://idbroker.continentale.ehealth-id.de</v>
       </c>
       <c r="D6" t="str">
-        <v>SekIDP PU hek</v>
+        <v>SekIDP PU CONTINENTALE</v>
       </c>
       <c r="E6" t="str">
-        <v>Hanseatische Krankenkasse</v>
+        <v>Continentale Krankenversicherung</v>
       </c>
       <c r="F6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B7" t="str">
-        <v>2208883154</v>
+        <v>3637388571</v>
       </c>
       <c r="C7" t="str">
-        <v>https://idbroker.kbs.ehealth-id.de</v>
+        <v>https://idbroker.debeka.ehealth-id.de</v>
       </c>
       <c r="D7" t="str">
-        <v>SekIDP PU kbs</v>
+        <v>SekIDP PU DEBEKA</v>
       </c>
       <c r="E7" t="str">
-        <v>KNAPPSCHAFT</v>
+        <v>Debeka Krankenversicherungsverein a. G.</v>
       </c>
       <c r="F7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B8" t="str">
-        <v>943548602</v>
+        <v>2882953810</v>
       </c>
       <c r="C8" t="str">
-        <v>https://idbroker.lvm.ehealth-id.de</v>
+        <v>https://idbroker.dkv.ehealth-id.de</v>
       </c>
       <c r="D8" t="str">
-        <v>SekIDP PU LVM</v>
+        <v>SekIDP PU DKV</v>
       </c>
       <c r="E8" t="str">
-        <v>LVM Krankenversicherungs-AG</v>
+        <v>DKV</v>
       </c>
       <c r="F8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B9" t="str">
-        <v>44780341</v>
+        <v>4196905343</v>
       </c>
       <c r="C9" t="str">
-        <v>https://idbroker.tk.ehealth-id.de</v>
+        <v>https://idbroker.hansemerkur.ehealth-id.de</v>
       </c>
       <c r="D9" t="str">
-        <v>SekIDP PU tk</v>
+        <v>SekIDP PU HANSEMERKUR</v>
       </c>
       <c r="E9" t="str">
-        <v>Techniker Krankenkasse</v>
+        <v>HanseMerkur Krankenversicherung AG</v>
       </c>
       <c r="F9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B10" t="str">
-        <v>992030828</v>
+        <v>2787119595</v>
       </c>
       <c r="C10" t="str">
-        <v>https://idbroker.ukv.ehealth-id.de</v>
+        <v>https://idbroker.hek.ehealth-id.de</v>
       </c>
       <c r="D10" t="str">
-        <v>SekIDP PU UKV</v>
+        <v>SekIDP PU hek</v>
       </c>
       <c r="E10" t="str">
-        <v>Union Krankenversicherung</v>
+        <v>Hanseatische Krankenkasse</v>
       </c>
       <c r="F10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B11" t="str">
-        <v>326611519</v>
+        <v>2208883154</v>
       </c>
       <c r="C11" t="str">
-        <v>https://idbroker.viactiv.ehealth-id.de</v>
+        <v>https://idbroker.kbs.ehealth-id.de</v>
       </c>
       <c r="D11" t="str">
-        <v>SekIDP PU viactiv</v>
+        <v>SekIDP PU kbs</v>
       </c>
       <c r="E11" t="str">
-        <v>VIACTIV</v>
+        <v>KNAPPSCHAFT</v>
       </c>
       <c r="F11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B12" t="str">
-        <v>2795868612</v>
+        <v>943548602</v>
       </c>
       <c r="C12" t="str">
-        <v>https://idbroker.vkb.ehealth-id.de</v>
+        <v>https://idbroker.lvm.ehealth-id.de</v>
       </c>
       <c r="D12" t="str">
-        <v>SekIDP PU VKB</v>
+        <v>SekIDP PU LVM</v>
       </c>
       <c r="E12" t="str">
-        <v>Versicherungskammer Bayern</v>
+        <v>LVM Krankenversicherungs-AG</v>
       </c>
       <c r="F12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B13" t="str">
-        <v>947436939</v>
+        <v>44780341</v>
       </c>
       <c r="C13" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140119</v>
+        <v>https://idbroker.tk.ehealth-id.de</v>
       </c>
       <c r="D13" t="str">
-        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
+        <v>SekIDP PU tk</v>
       </c>
       <c r="E13" t="str">
-        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
+        <v>Techniker Krankenkasse</v>
       </c>
       <c r="F13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B14" t="str">
-        <v>1839648355</v>
+        <v>992030828</v>
       </c>
       <c r="C14" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140379</v>
+        <v>https://idbroker.ukv.ehealth-id.de</v>
       </c>
       <c r="D14" t="str">
-        <v>Münchener Verein Krankenversicherung a.G.</v>
+        <v>SekIDP PU UKV</v>
       </c>
       <c r="E14" t="str">
-        <v>Münchener Verein Krankenversicherung a.G.</v>
+        <v>Union Krankenversicherung</v>
       </c>
       <c r="F14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B15" t="str">
-        <v>4261309407</v>
+        <v>326611519</v>
       </c>
       <c r="C15" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140391</v>
+        <v>https://idbroker.viactiv.ehealth-id.de</v>
       </c>
       <c r="D15" t="str">
-        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
+        <v>SekIDP PU viactiv</v>
       </c>
       <c r="E15" t="str">
-        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
+        <v>VIACTIV</v>
       </c>
       <c r="F15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B16" t="str">
-        <v>1524611684</v>
+        <v>2795868612</v>
       </c>
       <c r="C16" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140459</v>
+        <v>https://idbroker.vkb.ehealth-id.de</v>
       </c>
       <c r="D16" t="str">
-        <v>uniVersa Krankenversicherung a.G.</v>
+        <v>SekIDP PU VKB</v>
       </c>
       <c r="E16" t="str">
-        <v>uniVersa Krankenversicherung a.G.</v>
+        <v>Versicherungskammer Bayern</v>
       </c>
       <c r="F16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B17" t="str">
-        <v>1176592633</v>
+        <v>2359890637</v>
       </c>
       <c r="C17" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141176</v>
+        <v>https://nds.id.aok-ident.de</v>
       </c>
       <c r="D17" t="str">
-        <v>HUK-COBURG-Krankenversicherung AG</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E17" t="str">
-        <v>HUK-COBURG-Krankenversicherung AG</v>
+        <v/>
       </c>
       <c r="F17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B18" t="str">
-        <v>3065924768</v>
+        <v>2269068828</v>
       </c>
       <c r="C18" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141187</v>
+        <v>https://no.id.aok-ident.de</v>
       </c>
       <c r="D18" t="str">
-        <v>Concordia Krankenversicherungs-AG</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E18" t="str">
-        <v>Concordia Krankenversicherungs-AG</v>
+        <v/>
       </c>
       <c r="F18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B19" t="str">
-        <v>2418801426</v>
+        <v>1988028671</v>
       </c>
       <c r="C19" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141358</v>
+        <v>https://nw.id.aok-ident.de</v>
       </c>
       <c r="D19" t="str">
-        <v>VGH Provinzial Krankenversicherung</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E19" t="str">
-        <v>VGH Provinzial Krankenversicherung</v>
+        <v/>
       </c>
       <c r="F19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B20" t="str">
-        <v>3695926528</v>
+        <v>947436939</v>
       </c>
       <c r="C20" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141392</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140119</v>
       </c>
       <c r="D20" t="str">
-        <v>Württembergische</v>
+        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
       </c>
       <c r="E20" t="str">
-        <v>Württembergische</v>
+        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
       </c>
       <c r="F20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B21" t="str">
-        <v>380634516</v>
+        <v>1839648355</v>
       </c>
       <c r="C21" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141416</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140379</v>
       </c>
       <c r="D21" t="str">
-        <v>Mecklenburgische Krankenversicherungs-AG</v>
+        <v>Münchener Verein Krankenversicherung a.G.</v>
       </c>
       <c r="E21" t="str">
-        <v>Mecklenburgische Krankenversicherungs-AG</v>
+        <v>Münchener Verein Krankenversicherung a.G.</v>
       </c>
       <c r="F21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B22" t="str">
-        <v>1251632833</v>
+        <v>4261309407</v>
       </c>
       <c r="C22" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141427</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140391</v>
       </c>
       <c r="D22" t="str">
-        <v>ALTE OLDENBURGER</v>
+        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
       </c>
       <c r="E22" t="str">
-        <v>ALTE OLDENBURGER</v>
+        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
       </c>
       <c r="F22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B23" t="str">
-        <v>3275639313</v>
+        <v>1524611684</v>
       </c>
       <c r="C23" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141438</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140459</v>
       </c>
       <c r="D23" t="str">
-        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
+        <v>uniVersa Krankenversicherung a.G.</v>
       </c>
       <c r="E23" t="str">
-        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
+        <v>uniVersa Krankenversicherung a.G.</v>
       </c>
       <c r="F23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B24" t="str">
-        <v>2221744375</v>
+        <v>1176592633</v>
       </c>
       <c r="C24" t="str">
-        <v>https://web.bayern.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141176</v>
       </c>
       <c r="D24" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>HUK-COBURG-Krankenversicherung AG</v>
       </c>
       <c r="E24" t="str">
-        <v>AOK Bayern</v>
+        <v>HUK-COBURG-Krankenversicherung AG</v>
       </c>
       <c r="F24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B25" t="str">
-        <v>1852923835</v>
+        <v>3065924768</v>
       </c>
       <c r="C25" t="str">
-        <v>https://web.bremen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141187</v>
       </c>
       <c r="D25" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Concordia Krankenversicherungs-AG</v>
       </c>
       <c r="E25" t="str">
-        <v>AOK Bremen/Bremerhaven</v>
+        <v>Concordia Krankenversicherungs-AG</v>
       </c>
       <c r="F25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B26" t="str">
-        <v>4197117836</v>
+        <v>2418801426</v>
       </c>
       <c r="C26" t="str">
-        <v>https://web.bw.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141358</v>
       </c>
       <c r="D26" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>VGH Provinzial Krankenversicherung</v>
       </c>
       <c r="E26" t="str">
-        <v>AOK Baden-Württemberg</v>
+        <v>VGH Provinzial Krankenversicherung</v>
       </c>
       <c r="F26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B27" t="str">
-        <v>2854876403</v>
+        <v>3695926528</v>
       </c>
       <c r="C27" t="str">
-        <v>https://web.hessen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141392</v>
       </c>
       <c r="D27" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Württembergische</v>
       </c>
       <c r="E27" t="str">
-        <v>AOK Hessen</v>
+        <v>Württembergische</v>
       </c>
       <c r="F27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B28" t="str">
-        <v>136563546</v>
+        <v>380634516</v>
       </c>
       <c r="C28" t="str">
-        <v>https://web.id.digital.barmer.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141416</v>
       </c>
       <c r="D28" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Mecklenburgische Krankenversicherungs-AG</v>
       </c>
       <c r="E28" t="str">
-        <v>BARMER</v>
+        <v>Mecklenburgische Krankenversicherungs-AG</v>
       </c>
       <c r="F28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B29" t="str">
-        <v>3305020597</v>
+        <v>1251632833</v>
       </c>
       <c r="C29" t="str">
-        <v>https://web.niedersachsen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141427</v>
       </c>
       <c r="D29" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>ALTE OLDENBURGER</v>
       </c>
       <c r="E29" t="str">
-        <v>AOK Niedersachsen</v>
+        <v>ALTE OLDENBURGER</v>
       </c>
       <c r="F29" t="str">
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B30" t="str">
-        <v>1024202221</v>
+        <v>3275639313</v>
       </c>
       <c r="C30" t="str">
-        <v>https://web.nordost.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141438</v>
       </c>
       <c r="D30" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
       </c>
       <c r="E30" t="str">
-        <v>AOK Nordost</v>
+        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
       </c>
       <c r="F30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B31" t="str">
-        <v>1964638709</v>
+        <v>3811257097</v>
       </c>
       <c r="C31" t="str">
-        <v>https://web.nordwest.aok-ident.de</v>
+        <v>https://pl.id.aok-ident.de</v>
       </c>
       <c r="D31" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E31" t="str">
-        <v>AOK NordWest</v>
+        <v/>
       </c>
       <c r="F31" t="str">
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B32" t="str">
-        <v>1334824531</v>
+        <v>2516019013</v>
       </c>
       <c r="C32" t="str">
-        <v>https://web.plus.aok-ident.de</v>
+        <v>https://rh.id.aok-ident.de</v>
       </c>
       <c r="D32" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E32" t="str">
-        <v>AOK PLUS</v>
+        <v/>
       </c>
       <c r="F32" t="str">
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B33" t="str">
-        <v>2389637209</v>
+        <v>1512682174</v>
       </c>
       <c r="C33" t="str">
-        <v>https://web.rh.aok-ident.de</v>
+        <v>https://rps.id.aok-ident.de</v>
       </c>
       <c r="D33" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E33" t="str">
-        <v>AOK Rheinland/Hamburg</v>
+        <v/>
       </c>
       <c r="F33" t="str">
         <v/>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B34" t="str">
-        <v>2289394438</v>
+        <v>1238753904</v>
       </c>
       <c r="C34" t="str">
-        <v>https://web.rps.aok-ident.de</v>
+        <v>https://san.id.aok-ident.de</v>
       </c>
       <c r="D34" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E34" t="str">
-        <v>AOK Rheinland Pfalz/Saarland</v>
+        <v/>
       </c>
       <c r="F34" t="str">
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B35" t="str">
-        <v>2579750129</v>
+        <v>136563546</v>
       </c>
       <c r="C35" t="str">
-        <v>https://web.sa.aok-ident.de</v>
+        <v>https://web.id.digital.barmer.de</v>
       </c>
       <c r="D35" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E35" t="str">
-        <v>AOK Sachsen-Anhalt</v>
+        <v>BARMER</v>
       </c>
       <c r="F35" t="str">
         <v/>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B36" t="str">
         <v>3750635582</v>
       </c>
       <c r="C36" t="str">
         <v>https://www.idp.iam-bms.de/100602360</v>
       </c>
       <c r="D36" t="str">
         <v>IKK Brandenburg und Berlin</v>
       </c>
       <c r="E36" t="str">
         <v>IKK Brandenburg und Berlin</v>
       </c>
       <c r="F36" t="str">
         <v/>
       </c>
     </row>
@@ -3392,51 +3392,51 @@
     <row r="148">
       <c r="A148" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B148" t="str">
         <v>2562244257</v>
       </c>
       <c r="C148" t="str">
         <v>https://gid-auth.procarement.com</v>
       </c>
       <c r="D148" t="str">
         <v>ProCarement GmbH</v>
       </c>
       <c r="E148" t="str">
         <v>ProCarement GmbH</v>
       </c>
       <c r="F148" t="str">
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B149" t="str">
-        <v>3256187078</v>
+        <v>2904178082</v>
       </c>
       <c r="C149" t="str">
         <v>https://id.bfarm.meine-inka.de</v>
       </c>
       <c r="D149" t="str">
         <v>INKA BFARM</v>
       </c>
       <c r="E149" t="str">
         <v>Dr. Pfleger Arzneimittel GmbH</v>
       </c>
       <c r="F149" t="str">
         <v/>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B150" t="str">
         <v>2325542600</v>
       </c>
       <c r="C150" t="str">
         <v>https://idp.app.ti-dienste.de</v>
       </c>
       <c r="D150" t="str">
@@ -5752,188 +5752,208 @@
     <row r="266">
       <c r="A266" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B266" t="str">
         <v>1518065699</v>
       </c>
       <c r="C266" t="str">
         <v>https://patella.app/api/core/users/telematik</v>
       </c>
       <c r="D266" t="str">
         <v>companion-patella</v>
       </c>
       <c r="E266" t="str">
         <v>PrehApp GmbH</v>
       </c>
       <c r="F266" t="str">
         <v/>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B267" t="str">
-        <v>2309378883</v>
+        <v>1211965548</v>
       </c>
       <c r="C267" t="str">
-        <v>https://prod2.endometriose.app</v>
+        <v>https://pmsprod.endometriose.app</v>
       </c>
       <c r="D267" t="str">
-        <v>Endo-App</v>
+        <v>isi-App</v>
       </c>
       <c r="E267" t="str">
         <v>Endo Health GmbH</v>
       </c>
       <c r="F267" t="str">
         <v/>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B268" t="str">
-        <v>3595547052</v>
+        <v>2309378883</v>
       </c>
       <c r="C268" t="str">
-        <v>https://rp.app.oriko.mindnet.health/realms/mindnet-realm</v>
+        <v>https://prod2.endometriose.app</v>
       </c>
       <c r="D268" t="str">
-        <v>ORIKO ADHS-Therapie</v>
+        <v>Endo-App</v>
       </c>
       <c r="E268" t="str">
-        <v>MiNDNET E-Health Solutions GmbH</v>
+        <v>Endo Health GmbH</v>
       </c>
       <c r="F268" t="str">
         <v/>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B269" t="str">
-        <v>2457073831</v>
+        <v>3595547052</v>
       </c>
       <c r="C269" t="str">
-        <v>https://schulter.app/api/core/users/telematik</v>
+        <v>https://rp.app.oriko.mindnet.health/realms/mindnet-realm</v>
       </c>
       <c r="D269" t="str">
-        <v>companion-shoulder</v>
+        <v>ORIKO ADHS-Therapie</v>
       </c>
       <c r="E269" t="str">
-        <v>PrehApp GmbH</v>
+        <v>MiNDNET E-Health Solutions GmbH</v>
       </c>
       <c r="F269" t="str">
         <v/>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B270" t="str">
-        <v>2381088261</v>
+        <v>2457073831</v>
       </c>
       <c r="C270" t="str">
-        <v>https://service-app-messenger.hek.de</v>
+        <v>https://schulter.app/api/core/users/telematik</v>
       </c>
       <c r="D270" t="str">
-        <v>HEK - Gesundheitsmessenger</v>
+        <v>companion-shoulder</v>
       </c>
       <c r="E270" t="str">
-        <v>hek</v>
+        <v>PrehApp GmbH</v>
       </c>
       <c r="F270" t="str">
         <v/>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B271" t="str">
-        <v>2257169670</v>
+        <v>2381088261</v>
       </c>
       <c r="C271" t="str">
-        <v>https://tim-epa.rise-tim.de</v>
+        <v>https://service-app-messenger.hek.de</v>
       </c>
       <c r="D271" t="str">
-        <v>RISE-TIM-ePA</v>
+        <v>HEK - Gesundheitsmessenger</v>
       </c>
       <c r="E271" t="str">
-        <v>RISE</v>
+        <v>hek</v>
       </c>
       <c r="F271" t="str">
         <v/>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B272" t="str">
-        <v>953414115</v>
+        <v>2257169670</v>
       </c>
       <c r="C272" t="str">
-        <v>https://tim.tk.de</v>
+        <v>https://tim-epa.rise-tim.de</v>
       </c>
       <c r="D272" t="str">
-        <v>TK-GesundheitsMessenger</v>
+        <v>RISE-TIM-ePA</v>
       </c>
       <c r="E272" t="str">
-        <v>Techniker Krankenkasse</v>
+        <v>RISE</v>
       </c>
       <c r="F272" t="str">
         <v/>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B273" t="str">
+        <v>953414115</v>
+      </c>
+      <c r="C273" t="str">
+        <v>https://tim.tk.de</v>
+      </c>
+      <c r="D273" t="str">
+        <v>TK-GesundheitsMessenger</v>
+      </c>
+      <c r="E273" t="str">
+        <v>Techniker Krankenkasse</v>
+      </c>
+      <c r="F273" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="str">
+        <v>openid_relying_party</v>
+      </c>
+      <c r="B274" t="str">
         <v>405800619</v>
       </c>
-      <c r="C273" t="str">
+      <c r="C274" t="str">
         <v>https://veraprod.endometriose.app</v>
       </c>
-      <c r="D273" t="str">
+      <c r="D274" t="str">
         <v>Vera-App</v>
       </c>
-      <c r="E273" t="str">
+      <c r="E274" t="str">
         <v>Endo Health GmbH</v>
       </c>
-      <c r="F273" t="str">
+      <c r="F274" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F273"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F274"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="70.83203125" customWidth="1"/>
     <col min="7" max="7" width="70.83203125" customWidth="1"/>
     <col min="8" max="8" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
@@ -5942,921 +5962,921 @@
       </c>
       <c r="C1" t="str">
         <v>iss</v>
       </c>
       <c r="D1" t="str">
         <v>federation_entity_name</v>
       </c>
       <c r="E1" t="str">
         <v>organization_name</v>
       </c>
       <c r="F1" t="str">
         <v>scopes_supported</v>
       </c>
       <c r="G1" t="str">
         <v>claims_supported</v>
       </c>
       <c r="H1" t="str">
         <v>error</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B2" t="str">
-        <v>4264108015</v>
+        <v>1787269621</v>
       </c>
       <c r="C2" t="str">
-        <v>https://idbroker.continentale.ehealth-id.de</v>
+        <v>https://bw.id.aok-ident.de</v>
       </c>
       <c r="D2" t="str">
-        <v>SekIDP PU CONTINENTALE</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E2" t="str">
-        <v>Continentale Krankenversicherung</v>
+        <v/>
       </c>
       <c r="F2" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G2" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B3" t="str">
-        <v>3637388571</v>
+        <v>732129635</v>
       </c>
       <c r="C3" t="str">
-        <v>https://idbroker.debeka.ehealth-id.de</v>
+        <v>https://by.id.aok-ident.de</v>
       </c>
       <c r="D3" t="str">
-        <v>SekIDP PU DEBEKA</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E3" t="str">
-        <v>Debeka Krankenversicherungsverein a. G.</v>
+        <v/>
       </c>
       <c r="F3" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G3" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B4" t="str">
-        <v>2882953810</v>
+        <v>2617057675</v>
       </c>
       <c r="C4" t="str">
-        <v>https://idbroker.dkv.ehealth-id.de</v>
+        <v>https://hb.id.aok-ident.de</v>
       </c>
       <c r="D4" t="str">
-        <v>SekIDP PU DKV</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E4" t="str">
-        <v>DKV</v>
+        <v/>
       </c>
       <c r="F4" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G4" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B5" t="str">
-        <v>4196905343</v>
+        <v>3144637888</v>
       </c>
       <c r="C5" t="str">
-        <v>https://idbroker.hansemerkur.ehealth-id.de</v>
+        <v>https://he.id.aok-ident.de</v>
       </c>
       <c r="D5" t="str">
-        <v>SekIDP PU HANSEMERKUR</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E5" t="str">
-        <v>HanseMerkur Krankenversicherung AG</v>
+        <v/>
       </c>
       <c r="F5" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G5" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B6" t="str">
-        <v>2787119595</v>
+        <v>4264108015</v>
       </c>
       <c r="C6" t="str">
-        <v>https://idbroker.hek.ehealth-id.de</v>
+        <v>https://idbroker.continentale.ehealth-id.de</v>
       </c>
       <c r="D6" t="str">
-        <v>SekIDP PU hek</v>
+        <v>SekIDP PU CONTINENTALE</v>
       </c>
       <c r="E6" t="str">
-        <v>Hanseatische Krankenkasse</v>
+        <v>Continentale Krankenversicherung</v>
       </c>
       <c r="F6" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G6" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B7" t="str">
-        <v>2208883154</v>
+        <v>3637388571</v>
       </c>
       <c r="C7" t="str">
-        <v>https://idbroker.kbs.ehealth-id.de</v>
+        <v>https://idbroker.debeka.ehealth-id.de</v>
       </c>
       <c r="D7" t="str">
-        <v>SekIDP PU kbs</v>
+        <v>SekIDP PU DEBEKA</v>
       </c>
       <c r="E7" t="str">
-        <v>KNAPPSCHAFT</v>
+        <v>Debeka Krankenversicherungsverein a. G.</v>
       </c>
       <c r="F7" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G7" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B8" t="str">
-        <v>943548602</v>
+        <v>2882953810</v>
       </c>
       <c r="C8" t="str">
-        <v>https://idbroker.lvm.ehealth-id.de</v>
+        <v>https://idbroker.dkv.ehealth-id.de</v>
       </c>
       <c r="D8" t="str">
-        <v>SekIDP PU LVM</v>
+        <v>SekIDP PU DKV</v>
       </c>
       <c r="E8" t="str">
-        <v>LVM Krankenversicherungs-AG</v>
+        <v>DKV</v>
       </c>
       <c r="F8" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G8" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B9" t="str">
-        <v>44780341</v>
+        <v>4196905343</v>
       </c>
       <c r="C9" t="str">
-        <v>https://idbroker.tk.ehealth-id.de</v>
+        <v>https://idbroker.hansemerkur.ehealth-id.de</v>
       </c>
       <c r="D9" t="str">
-        <v>SekIDP PU tk</v>
+        <v>SekIDP PU HANSEMERKUR</v>
       </c>
       <c r="E9" t="str">
-        <v>Techniker Krankenkasse</v>
+        <v>HanseMerkur Krankenversicherung AG</v>
       </c>
       <c r="F9" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G9" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B10" t="str">
-        <v>992030828</v>
+        <v>2787119595</v>
       </c>
       <c r="C10" t="str">
-        <v>https://idbroker.ukv.ehealth-id.de</v>
+        <v>https://idbroker.hek.ehealth-id.de</v>
       </c>
       <c r="D10" t="str">
-        <v>SekIDP PU UKV</v>
+        <v>SekIDP PU hek</v>
       </c>
       <c r="E10" t="str">
-        <v>Union Krankenversicherung</v>
+        <v>Hanseatische Krankenkasse</v>
       </c>
       <c r="F10" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G10" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B11" t="str">
-        <v>326611519</v>
+        <v>2208883154</v>
       </c>
       <c r="C11" t="str">
-        <v>https://idbroker.viactiv.ehealth-id.de</v>
+        <v>https://idbroker.kbs.ehealth-id.de</v>
       </c>
       <c r="D11" t="str">
-        <v>SekIDP PU viactiv</v>
+        <v>SekIDP PU kbs</v>
       </c>
       <c r="E11" t="str">
-        <v>VIACTIV</v>
+        <v>KNAPPSCHAFT</v>
       </c>
       <c r="F11" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G11" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B12" t="str">
-        <v>2795868612</v>
+        <v>943548602</v>
       </c>
       <c r="C12" t="str">
-        <v>https://idbroker.vkb.ehealth-id.de</v>
+        <v>https://idbroker.lvm.ehealth-id.de</v>
       </c>
       <c r="D12" t="str">
-        <v>SekIDP PU VKB</v>
+        <v>SekIDP PU LVM</v>
       </c>
       <c r="E12" t="str">
-        <v>Versicherungskammer Bayern</v>
+        <v>LVM Krankenversicherungs-AG</v>
       </c>
       <c r="F12" t="str">
         <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G12" t="str">
         <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B13" t="str">
-        <v>947436939</v>
+        <v>44780341</v>
       </c>
       <c r="C13" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140119</v>
+        <v>https://idbroker.tk.ehealth-id.de</v>
       </c>
       <c r="D13" t="str">
-        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
+        <v>SekIDP PU tk</v>
       </c>
       <c r="E13" t="str">
-        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
+        <v>Techniker Krankenkasse</v>
       </c>
       <c r="F13" t="str">
-        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G13" t="str">
-        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B14" t="str">
-        <v>1839648355</v>
+        <v>992030828</v>
       </c>
       <c r="C14" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140379</v>
+        <v>https://idbroker.ukv.ehealth-id.de</v>
       </c>
       <c r="D14" t="str">
-        <v>Münchener Verein Krankenversicherung a.G.</v>
+        <v>SekIDP PU UKV</v>
       </c>
       <c r="E14" t="str">
-        <v>Münchener Verein Krankenversicherung a.G.</v>
+        <v>Union Krankenversicherung</v>
       </c>
       <c r="F14" t="str">
-        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G14" t="str">
-        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B15" t="str">
-        <v>4261309407</v>
+        <v>326611519</v>
       </c>
       <c r="C15" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140391</v>
+        <v>https://idbroker.viactiv.ehealth-id.de</v>
       </c>
       <c r="D15" t="str">
-        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
+        <v>SekIDP PU viactiv</v>
       </c>
       <c r="E15" t="str">
-        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
+        <v>VIACTIV</v>
       </c>
       <c r="F15" t="str">
-        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G15" t="str">
-        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B16" t="str">
-        <v>1524611684</v>
+        <v>2795868612</v>
       </c>
       <c r="C16" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168140459</v>
+        <v>https://idbroker.vkb.ehealth-id.de</v>
       </c>
       <c r="D16" t="str">
-        <v>uniVersa Krankenversicherung a.G.</v>
+        <v>SekIDP PU VKB</v>
       </c>
       <c r="E16" t="str">
-        <v>uniVersa Krankenversicherung a.G.</v>
+        <v>Versicherungskammer Bayern</v>
       </c>
       <c r="F16" t="str">
-        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G16" t="str">
-        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B17" t="str">
-        <v>1176592633</v>
+        <v>2359890637</v>
       </c>
       <c r="C17" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141176</v>
+        <v>https://nds.id.aok-ident.de</v>
       </c>
       <c r="D17" t="str">
-        <v>HUK-COBURG-Krankenversicherung AG</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E17" t="str">
-        <v>HUK-COBURG-Krankenversicherung AG</v>
+        <v/>
       </c>
       <c r="F17" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G17" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B18" t="str">
-        <v>3065924768</v>
+        <v>2269068828</v>
       </c>
       <c r="C18" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141187</v>
+        <v>https://no.id.aok-ident.de</v>
       </c>
       <c r="D18" t="str">
-        <v>Concordia Krankenversicherungs-AG</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E18" t="str">
-        <v>Concordia Krankenversicherungs-AG</v>
+        <v/>
       </c>
       <c r="F18" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G18" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B19" t="str">
-        <v>2418801426</v>
+        <v>1988028671</v>
       </c>
       <c r="C19" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141358</v>
+        <v>https://nw.id.aok-ident.de</v>
       </c>
       <c r="D19" t="str">
-        <v>VGH Provinzial Krankenversicherung</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E19" t="str">
-        <v>VGH Provinzial Krankenversicherung</v>
+        <v/>
       </c>
       <c r="F19" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G19" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B20" t="str">
-        <v>3695926528</v>
+        <v>947436939</v>
       </c>
       <c r="C20" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141392</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140119</v>
       </c>
       <c r="D20" t="str">
-        <v>Württembergische</v>
+        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
       </c>
       <c r="E20" t="str">
-        <v>Württembergische</v>
+        <v>Landeskrankenhilfe V.V.a.G. - LKH</v>
       </c>
       <c r="F20" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G20" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B21" t="str">
-        <v>380634516</v>
+        <v>1839648355</v>
       </c>
       <c r="C21" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141416</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140379</v>
       </c>
       <c r="D21" t="str">
-        <v>Mecklenburgische Krankenversicherungs-AG</v>
+        <v>Münchener Verein Krankenversicherung a.G.</v>
       </c>
       <c r="E21" t="str">
-        <v>Mecklenburgische Krankenversicherungs-AG</v>
+        <v>Münchener Verein Krankenversicherung a.G.</v>
       </c>
       <c r="F21" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G21" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B22" t="str">
-        <v>1251632833</v>
+        <v>4261309407</v>
       </c>
       <c r="C22" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141427</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140391</v>
       </c>
       <c r="D22" t="str">
-        <v>ALTE OLDENBURGER</v>
+        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
       </c>
       <c r="E22" t="str">
-        <v>ALTE OLDENBURGER</v>
+        <v>SDK - Süddeutsche Krankenversicherung a. G.</v>
       </c>
       <c r="F22" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G22" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B23" t="str">
-        <v>3275639313</v>
+        <v>1524611684</v>
       </c>
       <c r="C23" t="str">
-        <v>https://oidc.vau.idp.rise-service.de/168141438</v>
+        <v>https://oidc.vau.idp.rise-service.de/168140459</v>
       </c>
       <c r="D23" t="str">
-        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
+        <v>uniVersa Krankenversicherung a.G.</v>
       </c>
       <c r="E23" t="str">
-        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
+        <v>uniVersa Krankenversicherung a.G.</v>
       </c>
       <c r="F23" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G23" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B24" t="str">
-        <v>2221744375</v>
+        <v>1176592633</v>
       </c>
       <c r="C24" t="str">
-        <v>https://web.bayern.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141176</v>
       </c>
       <c r="D24" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>HUK-COBURG-Krankenversicherung AG</v>
       </c>
       <c r="E24" t="str">
-        <v>AOK Bayern</v>
+        <v>HUK-COBURG-Krankenversicherung AG</v>
       </c>
       <c r="F24" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G24" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B25" t="str">
-        <v>1852923835</v>
+        <v>3065924768</v>
       </c>
       <c r="C25" t="str">
-        <v>https://web.bremen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141187</v>
       </c>
       <c r="D25" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Concordia Krankenversicherungs-AG</v>
       </c>
       <c r="E25" t="str">
-        <v>AOK Bremen/Bremerhaven</v>
+        <v>Concordia Krankenversicherungs-AG</v>
       </c>
       <c r="F25" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G25" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B26" t="str">
-        <v>4197117836</v>
+        <v>2418801426</v>
       </c>
       <c r="C26" t="str">
-        <v>https://web.bw.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141358</v>
       </c>
       <c r="D26" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>VGH Provinzial Krankenversicherung</v>
       </c>
       <c r="E26" t="str">
-        <v>AOK Baden-Württemberg</v>
+        <v>VGH Provinzial Krankenversicherung</v>
       </c>
       <c r="F26" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G26" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B27" t="str">
-        <v>2854876403</v>
+        <v>3695926528</v>
       </c>
       <c r="C27" t="str">
-        <v>https://web.hessen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141392</v>
       </c>
       <c r="D27" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Württembergische</v>
       </c>
       <c r="E27" t="str">
-        <v>AOK Hessen</v>
+        <v>Württembergische</v>
       </c>
       <c r="F27" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G27" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B28" t="str">
-        <v>136563546</v>
+        <v>380634516</v>
       </c>
       <c r="C28" t="str">
-        <v>https://web.id.digital.barmer.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141416</v>
       </c>
       <c r="D28" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Mecklenburgische Krankenversicherungs-AG</v>
       </c>
       <c r="E28" t="str">
-        <v>BARMER</v>
+        <v>Mecklenburgische Krankenversicherungs-AG</v>
       </c>
       <c r="F28" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:barmer:ecare urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G28" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B29" t="str">
-        <v>3305020597</v>
+        <v>1251632833</v>
       </c>
       <c r="C29" t="str">
-        <v>https://web.niedersachsen.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141427</v>
       </c>
       <c r="D29" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>ALTE OLDENBURGER</v>
       </c>
       <c r="E29" t="str">
-        <v>AOK Niedersachsen</v>
+        <v>ALTE OLDENBURGER</v>
       </c>
       <c r="F29" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G29" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H29" t="str">
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B30" t="str">
-        <v>1024202221</v>
+        <v>3275639313</v>
       </c>
       <c r="C30" t="str">
-        <v>https://web.nordost.aok-ident.de</v>
+        <v>https://oidc.vau.idp.rise-service.de/168141438</v>
       </c>
       <c r="D30" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
       </c>
       <c r="E30" t="str">
-        <v>AOK Nordost</v>
+        <v>Versicherer im Raum der Kirchen Krankenversicherung AG</v>
       </c>
       <c r="F30" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G30" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B31" t="str">
-        <v>1964638709</v>
+        <v>3811257097</v>
       </c>
       <c r="C31" t="str">
-        <v>https://web.nordwest.aok-ident.de</v>
+        <v>https://pl.id.aok-ident.de</v>
       </c>
       <c r="D31" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E31" t="str">
-        <v>AOK NordWest</v>
+        <v/>
       </c>
       <c r="F31" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G31" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H31" t="str">
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B32" t="str">
-        <v>1334824531</v>
+        <v>2516019013</v>
       </c>
       <c r="C32" t="str">
-        <v>https://web.plus.aok-ident.de</v>
+        <v>https://rh.id.aok-ident.de</v>
       </c>
       <c r="D32" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E32" t="str">
-        <v>AOK PLUS</v>
+        <v/>
       </c>
       <c r="F32" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G32" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H32" t="str">
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B33" t="str">
-        <v>2389637209</v>
+        <v>1512682174</v>
       </c>
       <c r="C33" t="str">
-        <v>https://web.rh.aok-ident.de</v>
+        <v>https://rps.id.aok-ident.de</v>
       </c>
       <c r="D33" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E33" t="str">
-        <v>AOK Rheinland/Hamburg</v>
+        <v/>
       </c>
       <c r="F33" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G33" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H33" t="str">
         <v/>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B34" t="str">
-        <v>2289394438</v>
+        <v>1238753904</v>
       </c>
       <c r="C34" t="str">
-        <v>https://web.rps.aok-ident.de</v>
+        <v>https://san.id.aok-ident.de</v>
       </c>
       <c r="D34" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E34" t="str">
-        <v>AOK Rheinland Pfalz/Saarland</v>
+        <v/>
       </c>
       <c r="F34" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G34" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H34" t="str">
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B35" t="str">
-        <v>2579750129</v>
+        <v>136563546</v>
       </c>
       <c r="C35" t="str">
-        <v>https://web.sa.aok-ident.de</v>
+        <v>https://web.id.digital.barmer.de</v>
       </c>
       <c r="D35" t="str">
         <v>T-Systems International GmbH</v>
       </c>
       <c r="E35" t="str">
-        <v>AOK Sachsen-Anhalt</v>
+        <v>BARMER</v>
       </c>
       <c r="F35" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>idcard login mobileapp offline offline_access openid urn:barmer:ecare urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G35" t="str">
         <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H35" t="str">
         <v/>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B36" t="str">
         <v>3750635582</v>
       </c>
       <c r="C36" t="str">
         <v>https://www.idp.iam-bms.de/100602360</v>
       </c>
       <c r="D36" t="str">
         <v>IKK Brandenburg und Berlin</v>
       </c>
       <c r="E36" t="str">
         <v>IKK Brandenburg und Berlin</v>
       </c>
       <c r="F36" t="str">
@@ -9014,51 +9034,51 @@
       <c r="D119" t="str">
         <v>Bundespolizei Heilfürsorge</v>
       </c>
       <c r="E119" t="str">
         <v>Bundespolizei Heilfürsorge</v>
       </c>
       <c r="F119" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G119" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H119" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:H119"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G155"/>
+  <dimension ref="A1:G156"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="70.83203125" customWidth="1"/>
     <col min="7" max="7" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
       <c r="B1" t="str">
         <v>cidi</v>
       </c>
       <c r="C1" t="str">
         <v>iss</v>
       </c>
       <c r="D1" t="str">
         <v>federation_entity_name</v>
@@ -9723,51 +9743,51 @@
       </c>
       <c r="B30" t="str">
         <v>2562244257</v>
       </c>
       <c r="C30" t="str">
         <v>https://gid-auth.procarement.com</v>
       </c>
       <c r="D30" t="str">
         <v>ProCarement GmbH</v>
       </c>
       <c r="E30" t="str">
         <v>ProCarement GmbH</v>
       </c>
       <c r="F30" t="str">
         <v>urn:telematik:versicherter openid</v>
       </c>
       <c r="G30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B31" t="str">
-        <v>3256187078</v>
+        <v>2904178082</v>
       </c>
       <c r="C31" t="str">
         <v>https://id.bfarm.meine-inka.de</v>
       </c>
       <c r="D31" t="str">
         <v>INKA BFARM</v>
       </c>
       <c r="E31" t="str">
         <v>Dr. Pfleger Arzneimittel GmbH</v>
       </c>
       <c r="F31" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G31" t="str">
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B32" t="str">
         <v>2325542600</v>
       </c>
       <c r="C32" t="str">
@@ -12288,51 +12308,51 @@
       </c>
       <c r="F141" t="str">
         <v>openid urn:telematik:versicherter urn:telematik:email</v>
       </c>
       <c r="G141" t="str">
         <v/>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B142" t="str">
         <v>2614385005</v>
       </c>
       <c r="C142" t="str">
         <v>https://mimoto.azuma-health.tech/oidcf/tiredofcancer-untire</v>
       </c>
       <c r="D142" t="str">
         <v>Untire</v>
       </c>
       <c r="E142" t="str">
         <v>Tired of Cancer B.V.</v>
       </c>
       <c r="F142" t="str">
-        <v>urn:telematik:versicherter openid</v>
+        <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G142" t="str">
         <v/>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B143" t="str">
         <v>4097328442</v>
       </c>
       <c r="C143" t="str">
         <v>https://mimoto.azuma-health.tech/oidcf/unahealth</v>
       </c>
       <c r="D143" t="str">
         <v>Una Health für Diabetes</v>
       </c>
       <c r="E143" t="str">
         <v>Una Health GmbH</v>
       </c>
       <c r="F143" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G143" t="str">
@@ -12437,209 +12457,232 @@
       </c>
       <c r="B148" t="str">
         <v>1518065699</v>
       </c>
       <c r="C148" t="str">
         <v>https://patella.app/api/core/users/telematik</v>
       </c>
       <c r="D148" t="str">
         <v>companion-patella</v>
       </c>
       <c r="E148" t="str">
         <v>PrehApp GmbH</v>
       </c>
       <c r="F148" t="str">
         <v>urn:telematik:email urn:telematik:versicherter openid</v>
       </c>
       <c r="G148" t="str">
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B149" t="str">
-        <v>2309378883</v>
+        <v>1211965548</v>
       </c>
       <c r="C149" t="str">
-        <v>https://prod2.endometriose.app</v>
+        <v>https://pmsprod.endometriose.app</v>
       </c>
       <c r="D149" t="str">
-        <v>Endo-App</v>
+        <v>isi-App</v>
       </c>
       <c r="E149" t="str">
         <v>Endo Health GmbH</v>
       </c>
       <c r="F149" t="str">
         <v>urn:telematik:versicherter openid</v>
       </c>
       <c r="G149" t="str">
         <v/>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B150" t="str">
-        <v>3595547052</v>
+        <v>2309378883</v>
       </c>
       <c r="C150" t="str">
-        <v>https://rp.app.oriko.mindnet.health/realms/mindnet-realm</v>
+        <v>https://prod2.endometriose.app</v>
       </c>
       <c r="D150" t="str">
-        <v>ORIKO ADHS-Therapie</v>
+        <v>Endo-App</v>
       </c>
       <c r="E150" t="str">
-        <v>MiNDNET E-Health Solutions GmbH</v>
+        <v>Endo Health GmbH</v>
       </c>
       <c r="F150" t="str">
-        <v>openid urn:telematik:versicherter</v>
+        <v>urn:telematik:versicherter openid</v>
       </c>
       <c r="G150" t="str">
         <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B151" t="str">
-        <v>2457073831</v>
+        <v>3595547052</v>
       </c>
       <c r="C151" t="str">
-        <v>https://schulter.app/api/core/users/telematik</v>
+        <v>https://rp.app.oriko.mindnet.health/realms/mindnet-realm</v>
       </c>
       <c r="D151" t="str">
-        <v>companion-shoulder</v>
+        <v>ORIKO ADHS-Therapie</v>
       </c>
       <c r="E151" t="str">
-        <v>PrehApp GmbH</v>
+        <v>MiNDNET E-Health Solutions GmbH</v>
       </c>
       <c r="F151" t="str">
-        <v>urn:telematik:email urn:telematik:versicherter openid</v>
+        <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G151" t="str">
         <v/>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B152" t="str">
-        <v>2381088261</v>
+        <v>2457073831</v>
       </c>
       <c r="C152" t="str">
-        <v>https://service-app-messenger.hek.de</v>
+        <v>https://schulter.app/api/core/users/telematik</v>
       </c>
       <c r="D152" t="str">
-        <v>HEK - Gesundheitsmessenger</v>
+        <v>companion-shoulder</v>
       </c>
       <c r="E152" t="str">
-        <v>hek</v>
+        <v>PrehApp GmbH</v>
       </c>
       <c r="F152" t="str">
-        <v>openid urn:telematik:display_name urn:telematik:versicherter</v>
+        <v>urn:telematik:email urn:telematik:versicherter openid</v>
       </c>
       <c r="G152" t="str">
         <v/>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B153" t="str">
-        <v>2257169670</v>
+        <v>2381088261</v>
       </c>
       <c r="C153" t="str">
-        <v>https://tim-epa.rise-tim.de</v>
+        <v>https://service-app-messenger.hek.de</v>
       </c>
       <c r="D153" t="str">
-        <v>RISE-TIM-ePA</v>
+        <v>HEK - Gesundheitsmessenger</v>
       </c>
       <c r="E153" t="str">
-        <v>RISE</v>
+        <v>hek</v>
       </c>
       <c r="F153" t="str">
-        <v>openid urn:telematik:display_name urn:telematik:versicherter urn:telematik:family_name urn:telematik:given_name</v>
+        <v>openid urn:telematik:display_name urn:telematik:versicherter</v>
       </c>
       <c r="G153" t="str">
         <v/>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B154" t="str">
-        <v>953414115</v>
+        <v>2257169670</v>
       </c>
       <c r="C154" t="str">
-        <v>https://tim.tk.de</v>
+        <v>https://tim-epa.rise-tim.de</v>
       </c>
       <c r="D154" t="str">
-        <v>TK-GesundheitsMessenger</v>
+        <v>RISE-TIM-ePA</v>
       </c>
       <c r="E154" t="str">
-        <v>Techniker Krankenkasse</v>
+        <v>RISE</v>
       </c>
       <c r="F154" t="str">
-        <v>openid urn:telematik:display_name urn:telematik:versicherter</v>
+        <v>openid urn:telematik:display_name urn:telematik:versicherter urn:telematik:family_name urn:telematik:given_name</v>
       </c>
       <c r="G154" t="str">
         <v/>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B155" t="str">
+        <v>953414115</v>
+      </c>
+      <c r="C155" t="str">
+        <v>https://tim.tk.de</v>
+      </c>
+      <c r="D155" t="str">
+        <v>TK-GesundheitsMessenger</v>
+      </c>
+      <c r="E155" t="str">
+        <v>Techniker Krankenkasse</v>
+      </c>
+      <c r="F155" t="str">
+        <v>openid urn:telematik:display_name urn:telematik:versicherter</v>
+      </c>
+      <c r="G155" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>openid_relying_party</v>
+      </c>
+      <c r="B156" t="str">
         <v>405800619</v>
       </c>
-      <c r="C155" t="str">
+      <c r="C156" t="str">
         <v>https://veraprod.endometriose.app</v>
       </c>
-      <c r="D155" t="str">
+      <c r="D156" t="str">
         <v>Vera-App</v>
       </c>
-      <c r="E155" t="str">
+      <c r="E156" t="str">
         <v>Endo Health GmbH</v>
       </c>
-      <c r="F155" t="str">
+      <c r="F156" t="str">
         <v>urn:telematik:versicherter openid</v>
       </c>
-      <c r="G155" t="str">
+      <c r="G156" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G155"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G156"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Entities</vt:lpstr>
       <vt:lpstr>OpenIDProviders</vt:lpstr>
       <vt:lpstr>RelyingParties</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>